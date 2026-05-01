--- v0 (2025-10-24)
+++ v1 (2026-05-01)
@@ -414,54 +414,54 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D2" s="1">
-        <v>147459577183</v>
+        <v>150990277183</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">