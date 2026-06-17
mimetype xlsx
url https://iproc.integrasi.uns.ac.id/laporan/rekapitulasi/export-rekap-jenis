--- v1 (2026-05-01)
+++ v2 (2026-06-17)
@@ -414,54 +414,54 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D2" s="1">
-        <v>150990277183</v>
+        <v>191549250183</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">